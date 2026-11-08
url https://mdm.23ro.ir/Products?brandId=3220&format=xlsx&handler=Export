--- v0 (2026-11-08)
+++ v1 (2026-11-08)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac68ed0185ba4bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b1c7920445a74191b950f8024ac51628.psmdcp" Id="R1f4dd64988144936" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b8665e7a4f24ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b88c0e817bee4b90996391f9580c5e05.psmdcp" Id="Rb7f3deb21cce4830" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="کالاها" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm.Print_Titles" localSheetId="0">کالاها!3:3</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>کالاها</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">سامانه‌ی MDM دسرو ربات · ۱۷ آبان ۱۴۰۵، ۰۷:۴۵ (8 Nov 2026, 07:45) · ۰ ردیف · برند: </x:t>
+    <x:t xml:space="preserve">سامانه‌ی MDM دسرو ربات · ۱۷ آبان ۱۴۰۵، ۱۱:۴۱ (8 Nov 2026, 11:41) · ۰ ردیف · برند: </x:t>
   </x:si>
   <x:si>
     <x:t>کد 23ro</x:t>
   </x:si>
   <x:si>
     <x:t>نام کالا</x:t>
   </x:si>
   <x:si>
     <x:t>نوع</x:t>
   </x:si>
   <x:si>
     <x:t>برند</x:t>
   </x:si>
   <x:si>
     <x:t>سطح</x:t>
   </x:si>
   <x:si>
     <x:t>چرخه‌ی عمر</x:t>
   </x:si>
   <x:si>
     <x:t>ویژگی</x:t>
   </x:si>
   <x:si>
     <x:t>تأییدشده</x:t>
   </x:si>